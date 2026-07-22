--- v0 (2026-05-16)
+++ v1 (2026-07-22)
@@ -777,51 +777,51 @@
   <si>
     <t>Privacy Policy provides a way for the user to request that the user data collected or stored can be deleted OR Privacy Policy states that it does not collect or store user data.</t>
   </si>
   <si>
     <t>VRC.Privacy.5</t>
   </si>
   <si>
     <t>Organization and app clear data protection checks.</t>
   </si>
   <si>
     <t xml:space="preserve">1. Conduct a search of “APP NAME” or "DEVELOPER NAME" for any known security incidents or vulnerabilities.   2. Review the search results to identify articles or postings that suggest that the organization and/or application were involved in a data breach or other security incident, and if so, whether it involved the disclosure of user data. </t>
   </si>
   <si>
     <t>No known references that indicate any security vulnerabilities OR Privacy Policy states that it does not collect nor store user data.</t>
   </si>
   <si>
     <t>Version</t>
   </si>
   <si>
     <t>Internal</t>
   </si>
   <si>
     <t>Mobile.1</t>
   </si>
   <si>
-    <t>TW9iaWxlLjEuMjkuMC4yMDI2LjUuMTYuMTQ=</t>
+    <t>TW9iaWxlLjEuMjkuMC4yMDI2LjcuMjEuMTg=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>