--- v1 (2026-07-22)
+++ v2 (2026-09-30)
@@ -777,51 +777,51 @@
   <si>
     <t>Privacy Policy provides a way for the user to request that the user data collected or stored can be deleted OR Privacy Policy states that it does not collect or store user data.</t>
   </si>
   <si>
     <t>VRC.Privacy.5</t>
   </si>
   <si>
     <t>Organization and app clear data protection checks.</t>
   </si>
   <si>
     <t xml:space="preserve">1. Conduct a search of “APP NAME” or "DEVELOPER NAME" for any known security incidents or vulnerabilities.   2. Review the search results to identify articles or postings that suggest that the organization and/or application were involved in a data breach or other security incident, and if so, whether it involved the disclosure of user data. </t>
   </si>
   <si>
     <t>No known references that indicate any security vulnerabilities OR Privacy Policy states that it does not collect nor store user data.</t>
   </si>
   <si>
     <t>Version</t>
   </si>
   <si>
     <t>Internal</t>
   </si>
   <si>
     <t>Mobile.1</t>
   </si>
   <si>
-    <t>TW9iaWxlLjEuMjkuMC4yMDI2LjcuMjEuMTg=</t>
+    <t>TW9iaWxlLjEuMjkuMC4yMDI2LjkuMzAuMw==</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFffffff"/>
       <name val="Calibri"/>